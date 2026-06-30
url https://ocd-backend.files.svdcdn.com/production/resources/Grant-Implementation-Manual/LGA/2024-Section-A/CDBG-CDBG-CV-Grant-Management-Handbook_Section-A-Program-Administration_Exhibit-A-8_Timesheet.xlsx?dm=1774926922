--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -5,58 +5,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Shweta\Excel\Emergent Method\New folder\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Shweta\Excel\Emergent Method\CDBG-CDBG-CV-Grant-Management-Handbook_Section A-Program-Administration_Exhibit-A-8_Timesheet\Final\Final\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{60B7DE8B-1076-4124-B095-078B2302FA44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{73EA94A3-53E9-4F6D-A5CE-B9FF5C05DCA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{B80B5CBD-A498-4003-8E02-06E8A2D2549C}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="TIMESHEET" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Table_1" localSheetId="1">TIMESHEET!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -567,97 +567,97 @@
     <font>
       <u/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF6D6D6D"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE7F6FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -892,52 +892,52 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
@@ -1029,114 +1029,114 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="7"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="11"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Heading 1" xfId="2" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
@@ -1180,50 +1180,51 @@
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF6D6D6D"/>
       <color rgb="FFE7F6FF"/>
       <color rgb="FFBFBFBF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4B12A8D8-03B0-4C07-8E36-175815617F86}" name="TIMESHEET" displayName="TIMESHEET" ref="B9:Q26" totalsRowShown="0" headerRowDxfId="2" tableBorderDxfId="1">
   <autoFilter ref="B9:Q26" xr:uid="{4B12A8D8-03B0-4C07-8E36-175815617F86}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
@@ -1627,311 +1628,311 @@
     <row r="9" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A9" s="48"/>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A10" s="48"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0320E70B-4945-48C4-AB7C-640A552E6E12}">
   <dimension ref="B2:W32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.21875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="17" width="8.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:23" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="70" t="s">
+      <c r="B2" s="68" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
     </row>
     <row r="3" spans="2:23" ht="28.8" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="2:23" s="7" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="71" t="s">
-[...15 lines deleted...]
-      <c r="P4" s="68"/>
+      <c r="B4" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="66"/>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
     </row>
     <row r="5" spans="2:23" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
-      <c r="B5" s="62" t="s">
+      <c r="B5" s="60" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="F5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33"/>
       <c r="H5" s="33"/>
       <c r="J5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="N5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
     </row>
     <row r="6" spans="2:23" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="B6" s="10"/>
     </row>
     <row r="7" spans="2:23" s="7" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="35"/>
       <c r="D7" s="35"/>
       <c r="E7" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
     </row>
     <row r="8" spans="2:23" ht="10.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
     </row>
-    <row r="9" spans="2:23" s="57" customFormat="1" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="58" t="s">
+    <row r="9" spans="2:23" s="56" customFormat="1" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="59" t="s">
+      <c r="C9" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="D9" s="59" t="s">
+      <c r="D9" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="59" t="s">
+      <c r="E9" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="59" t="s">
+      <c r="F9" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="G9" s="59" t="s">
+      <c r="G9" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="H9" s="59" t="s">
+      <c r="H9" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="I9" s="59" t="s">
+      <c r="I9" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="J9" s="59" t="s">
+      <c r="J9" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="K9" s="59" t="s">
+      <c r="K9" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="L9" s="59" t="s">
+      <c r="L9" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="M9" s="59" t="s">
+      <c r="M9" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="N9" s="59" t="s">
+      <c r="N9" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="O9" s="59" t="s">
+      <c r="O9" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="P9" s="61" t="s">
+      <c r="P9" s="59" t="s">
         <v>43</v>
       </c>
-      <c r="Q9" s="64" t="s">
+      <c r="Q9" s="62" t="s">
         <v>6</v>
       </c>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
     </row>
     <row r="10" spans="2:23" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="49" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="13"/>
       <c r="F10" s="15"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="13"/>
       <c r="K10" s="12"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="14"/>
       <c r="O10" s="14"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="13"/>
     </row>
     <row r="11" spans="2:23" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="51" t="s">
+      <c r="B11" s="50" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="17"/>
       <c r="F11" s="18"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="17"/>
       <c r="K11" s="18"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="39">
         <f>SUM(C11:P11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:23" s="7" customFormat="1" ht="19.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="51" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="17"/>
       <c r="F12" s="18"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="17"/>
       <c r="K12" s="18"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="39">
         <f t="shared" ref="Q12:Q15" si="0">SUM(C12:P12)</f>
         <v>0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="2:23" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="50" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
       <c r="F13" s="18"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="K13" s="18"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="2:23" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="50" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="16"/>
       <c r="D14" s="16"/>
       <c r="E14" s="17"/>
       <c r="F14" s="18"/>
       <c r="G14" s="16"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="17"/>
       <c r="K14" s="18"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:23" s="7" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="53" t="s">
+      <c r="B15" s="52" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="19">
         <f>SUM(C11:C14)</f>
         <v>0</v>
       </c>
       <c r="D15" s="19">
         <f t="shared" ref="D15:P15" si="1">SUM(D11:D14)</f>
         <v>0</v>
       </c>
       <c r="E15" s="20">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="21">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G15" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H15" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
@@ -1952,220 +1953,220 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M15" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N15" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O15" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P15" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q15" s="39">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="2:23" s="7" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="54"/>
+      <c r="B16" s="53"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="13"/>
       <c r="F16" s="15"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="13"/>
       <c r="K16" s="15"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="14"/>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="13"/>
     </row>
     <row r="17" spans="2:18" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="54"/>
+      <c r="B17" s="53"/>
       <c r="C17" s="14"/>
-      <c r="D17" s="66"/>
+      <c r="D17" s="64"/>
       <c r="E17" s="13"/>
       <c r="F17" s="15"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="13"/>
       <c r="K17" s="15"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="14"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="13"/>
     </row>
     <row r="18" spans="2:18" s="7" customFormat="1" ht="24.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="65"/>
-      <c r="D18" s="67"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="65"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="39">
         <f>SUM(C18:P18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="2:18" s="7" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="54"/>
+      <c r="B19" s="53"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="13"/>
       <c r="F19" s="15"/>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="13"/>
       <c r="K19" s="15"/>
       <c r="L19" s="14"/>
       <c r="M19" s="14"/>
       <c r="N19" s="14"/>
       <c r="O19" s="14"/>
       <c r="P19" s="14"/>
       <c r="Q19" s="13"/>
     </row>
     <row r="20" spans="2:18" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="53" t="s">
+      <c r="B20" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="39">
         <f>SUM(C20:P20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:18" s="7" customFormat="1" ht="19.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="53" t="s">
+      <c r="B21" s="52" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="16"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="39">
         <f t="shared" ref="Q21:Q23" si="2">SUM(C21:P21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="2:18" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="53" t="s">
+      <c r="B22" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="16"/>
       <c r="Q22" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="2:18" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="53" t="s">
+      <c r="B23" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="16"/>
       <c r="O23" s="16"/>
       <c r="P23" s="16"/>
       <c r="Q23" s="39">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="2:18" s="23" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="53" t="s">
+      <c r="B24" s="52" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="19">
         <f>SUM(C18:C23)</f>
         <v>0</v>
       </c>
       <c r="D24" s="19">
         <f t="shared" ref="D24:P24" si="3">SUM(D18:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
@@ -2186,51 +2187,51 @@
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="O24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P24" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="Q24" s="20">
         <f>SUM(Q18:Q23)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:18" s="7" customFormat="1" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="55" t="s">
+      <c r="B25" s="54" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="22">
         <f>(C15+C24)</f>
         <v>0</v>
       </c>
       <c r="D25" s="22">
         <f t="shared" ref="D25:P25" si="4">(D15+D24)</f>
         <v>0</v>
       </c>
       <c r="E25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
@@ -2250,51 +2251,51 @@
       <c r="L25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P25" s="22">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q25" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:18" s="7" customFormat="1" ht="19.05" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="56" t="s">
+      <c r="B26" s="55" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="40" t="e">
         <f>C15/C25</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D26" s="40" t="e">
         <f t="shared" ref="D26:P26" si="5">D15/D25</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E26" s="40" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="F26" s="40" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="G26" s="40" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
       </c>
       <c r="H26" s="40" t="e">
         <f t="shared" si="5"/>
         <v>#DIV/0!</v>
@@ -2416,93 +2417,113 @@
       <c r="O30" s="31"/>
       <c r="P30" s="31"/>
       <c r="Q30" s="31"/>
       <c r="R30" s="24"/>
     </row>
     <row r="31" spans="2:18" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="1"/>
       <c r="C31" s="4"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="38"/>
       <c r="P31" s="38"/>
       <c r="Q31" s="38"/>
       <c r="R31" s="2"/>
     </row>
     <row r="32" spans="2:18" x14ac:dyDescent="0.3">
-      <c r="B32" s="49" t="s">
+      <c r="B32" s="70" t="s">
         <v>27</v>
       </c>
-      <c r="O32" s="60" t="s">
+      <c r="O32" s="71" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="12" type="noConversion"/>
+  <phoneticPr fontId="11" type="noConversion"/>
   <dataValidations count="11">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="The sheet contains details of activities in Town of Oakburg across cells B2:Q32." sqref="A1" xr:uid="{B4A1F892-4882-4812-B687-307BDC9BDA7B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Department in cell C5" sqref="B5" xr:uid="{79115361-A8B2-4F8C-8B6D-9FCD1BCFE462}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Name in cell G5" sqref="F5" xr:uid="{3AAF9602-8C12-4A48-8D4D-9E943B5C053F}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Unit in cell K5" sqref="J5" xr:uid="{4DA5A8A7-A636-4DC1-BFA2-B97893230745}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Title in cell O5" sqref="N5" xr:uid="{C4D04B5D-14D9-4125-87F1-2D378BA3FC46}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Reporting Period (From) in cell C7 and (To) in cell F7" sqref="B7" xr:uid="{D5E7A958-5182-4379-ABC5-8617AFF61BCD}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Signature in cell C28" sqref="B28" xr:uid="{7C78E73A-8117-476B-AD42-99692FDECA6B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Supervisor Signature in cell C30" sqref="B30" xr:uid="{3183B63F-2BB0-4DE1-ABDE-96E9C20BDC9D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Title in cell H30" sqref="G30" xr:uid="{4A1D1EFD-C04E-4CAC-AB80-2302521778F8}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Signature Date in cell M28" sqref="L28" xr:uid="{C43D6E46-F527-48E7-B60D-13181F2A6222}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter Supervisor Signature Date in cell M30" sqref="L30" xr:uid="{F5093C56-F256-46A0-AC52-69D6159DCDA2}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e35da2ab-49fd-454e-b99c-e83d9b1dae92">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="450c06dd-578a-46ef-9223-307adca59921" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AF2BCF4646A83B4EBA97929E8B2CBF84" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c37350c4403227b42343924c237413c8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e35da2ab-49fd-454e-b99c-e83d9b1dae92" xmlns:ns3="450c06dd-578a-46ef-9223-307adca59921" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d70bfa96f8492609e86c8064325529a9" ns2:_="" ns3:_="">
     <xsd:import namespace="e35da2ab-49fd-454e-b99c-e83d9b1dae92"/>
     <xsd:import namespace="450c06dd-578a-46ef-9223-307adca59921"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2665,97 +2686,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD61F12B-8EC0-4A85-81EB-702F0DA032EE}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1EEB0B5-4078-40E9-82F3-3399E952CB76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="0432d51d-9459-41b2-acee-fcf93e3ac757"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="d90a9632-a870-49ae-9378-225bd5c60b0a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27B2CC92-55CE-4C81-91E5-D349F52CF93F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{656830E1-D19C-4D2D-B26E-FE01684F969A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>TIMESHEET</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>